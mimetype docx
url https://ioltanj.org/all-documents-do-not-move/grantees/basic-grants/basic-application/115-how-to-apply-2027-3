--- v0 (2026-07-09)
+++ v1 (2026-07-30)
@@ -24,51 +24,51 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40527C03" w14:textId="77777777" w:rsidR="009363C7" w:rsidRPr="00F26962" w:rsidRDefault="009363C7" w:rsidP="009363C7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26962">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>HOW TO APPLY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376C600C" w14:textId="77777777" w:rsidR="009363C7" w:rsidRDefault="009363C7" w:rsidP="00BC45F3"/>
-    <w:p w14:paraId="53AD87D9" w14:textId="4813F371" w:rsidR="00BC45F3" w:rsidRPr="00F26962" w:rsidRDefault="00BC45F3" w:rsidP="00BC45F3">
+    <w:p w14:paraId="53AD87D9" w14:textId="65F405E1" w:rsidR="00BC45F3" w:rsidRPr="00F26962" w:rsidRDefault="00BC45F3" w:rsidP="00BC45F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The grant application package for the New Jersey IOLTA Discretionary Grant program for the calendar year </w:t>
       </w:r>
       <w:r w:rsidRPr="00056F83">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="0076313C">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000019E9">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00056F83">
         <w:t xml:space="preserve"> is now available. The grant application deadline is Friday, </w:t>
       </w:r>
       <w:r w:rsidRPr="00720AD0">
         <w:rPr>
           <w:b/>
@@ -124,124 +124,114 @@
       <w:r w:rsidR="00B66FB6">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B66FB6" w:rsidRPr="00F26962">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26962">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> August </w:t>
       </w:r>
+      <w:r w:rsidR="002F1A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>21st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26962">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. WE DO NOT ACCEPT HAND DELIVERIES. DO NOT USE OVERNIGHT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00056F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DELIVERY SERVICES. Applications </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>uploaded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00056F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after August </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="0076313C">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
       <w:r w:rsidR="000019E9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>21</w:t>
-[...63 lines deleted...]
-        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0082538B">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00056F83">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>will not be accepted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4341615B" w14:textId="77777777" w:rsidR="00BC45F3" w:rsidRPr="007374CB" w:rsidRDefault="00BC45F3" w:rsidP="00BC45F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="News Gothic MT" w:hAnsi="News Gothic MT"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
@@ -1073,94 +1063,98 @@
     <w:rsidRoot w:val="002705B0"/>
     <w:rsid w:val="0000154B"/>
     <w:rsid w:val="000019E9"/>
     <w:rsid w:val="00051CD0"/>
     <w:rsid w:val="00056F83"/>
     <w:rsid w:val="00092DBE"/>
     <w:rsid w:val="000A0AF7"/>
     <w:rsid w:val="000A2F17"/>
     <w:rsid w:val="000A402F"/>
     <w:rsid w:val="000B52B4"/>
     <w:rsid w:val="000C3DE1"/>
     <w:rsid w:val="000F2C03"/>
     <w:rsid w:val="000F73BD"/>
     <w:rsid w:val="001016A4"/>
     <w:rsid w:val="00115D73"/>
     <w:rsid w:val="00116CFC"/>
     <w:rsid w:val="00120C36"/>
     <w:rsid w:val="00165D85"/>
     <w:rsid w:val="00187F23"/>
     <w:rsid w:val="001A01CC"/>
     <w:rsid w:val="001C7971"/>
     <w:rsid w:val="0022362C"/>
     <w:rsid w:val="002350E8"/>
     <w:rsid w:val="002705B0"/>
     <w:rsid w:val="002718FA"/>
+    <w:rsid w:val="002F1A56"/>
     <w:rsid w:val="00334F58"/>
     <w:rsid w:val="00344F27"/>
     <w:rsid w:val="00347BDC"/>
     <w:rsid w:val="00391AA4"/>
     <w:rsid w:val="003A1A17"/>
     <w:rsid w:val="003B2F31"/>
     <w:rsid w:val="003C4564"/>
     <w:rsid w:val="003E3B68"/>
     <w:rsid w:val="00402F50"/>
     <w:rsid w:val="00405246"/>
     <w:rsid w:val="00475762"/>
     <w:rsid w:val="00495F74"/>
     <w:rsid w:val="004F562A"/>
     <w:rsid w:val="004F7ECB"/>
     <w:rsid w:val="00523E84"/>
     <w:rsid w:val="00537AA7"/>
     <w:rsid w:val="00546D45"/>
     <w:rsid w:val="00561BD8"/>
     <w:rsid w:val="005A29D9"/>
     <w:rsid w:val="005A4969"/>
     <w:rsid w:val="005E5ADE"/>
     <w:rsid w:val="00607B58"/>
     <w:rsid w:val="0061206D"/>
+    <w:rsid w:val="00612BEE"/>
     <w:rsid w:val="006573CF"/>
     <w:rsid w:val="00677682"/>
     <w:rsid w:val="006870A6"/>
     <w:rsid w:val="006A629E"/>
     <w:rsid w:val="006B2176"/>
     <w:rsid w:val="006C4023"/>
+    <w:rsid w:val="006C4EA8"/>
     <w:rsid w:val="006D36B3"/>
     <w:rsid w:val="006D66F2"/>
     <w:rsid w:val="006E094E"/>
     <w:rsid w:val="006E5B17"/>
     <w:rsid w:val="00713936"/>
     <w:rsid w:val="00720AD0"/>
     <w:rsid w:val="007374CB"/>
     <w:rsid w:val="00757A26"/>
     <w:rsid w:val="0076313C"/>
     <w:rsid w:val="0078107D"/>
     <w:rsid w:val="00793200"/>
     <w:rsid w:val="0082538B"/>
     <w:rsid w:val="008422AA"/>
     <w:rsid w:val="008648FB"/>
     <w:rsid w:val="008D081E"/>
+    <w:rsid w:val="008E6B07"/>
     <w:rsid w:val="008F0BE1"/>
     <w:rsid w:val="008F7A12"/>
     <w:rsid w:val="0090130E"/>
     <w:rsid w:val="009143C7"/>
     <w:rsid w:val="009363C7"/>
     <w:rsid w:val="009565D1"/>
     <w:rsid w:val="00966260"/>
     <w:rsid w:val="00977AEE"/>
     <w:rsid w:val="00A00CDD"/>
     <w:rsid w:val="00A2419D"/>
     <w:rsid w:val="00A3642C"/>
     <w:rsid w:val="00A42022"/>
     <w:rsid w:val="00A91B0D"/>
     <w:rsid w:val="00A96FBC"/>
     <w:rsid w:val="00AC11FE"/>
     <w:rsid w:val="00AE7D2C"/>
     <w:rsid w:val="00B254A4"/>
     <w:rsid w:val="00B4522B"/>
     <w:rsid w:val="00B66FB6"/>
     <w:rsid w:val="00B71F27"/>
     <w:rsid w:val="00B8171A"/>
     <w:rsid w:val="00BC45F3"/>
     <w:rsid w:val="00BD2DBD"/>
     <w:rsid w:val="00C17BA6"/>
     <w:rsid w:val="00C40A1A"/>
@@ -2077,67 +2071,67 @@
               <a:schemeClr val="phClr">
                 <a:shade val="90000"/>
                 <a:satMod val="150000"/>
               </a:schemeClr>
               <a:schemeClr val="phClr">
                 <a:tint val="88000"/>
                 <a:satMod val="150000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:tile tx="0" ty="0" sx="65000" sy="65000" flip="none" algn="tl"/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>641</Words>
-  <Characters>3660</Characters>
+  <Words>642</Words>
+  <Characters>3661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4293</CharactersWithSpaces>
+  <CharactersWithSpaces>4295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Ellen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>