--- v0 (2025-10-10)
+++ v1 (2026-07-09)
@@ -5,87 +5,87 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3587D309" w14:textId="290477BF" w:rsidR="00474FC0" w:rsidRDefault="00DD41FD" w:rsidP="00045F85">
+    <w:p w14:paraId="3587D309" w14:textId="4F321C82" w:rsidR="00474FC0" w:rsidRDefault="00DD41FD" w:rsidP="00045F85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="004E25CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00591788">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00FF6755">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CB28FB" w:rsidRPr="00083C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> IOLTA Discretionary Grant </w:t>
       </w:r>
       <w:r w:rsidR="001C35CE" w:rsidRPr="00083C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Application Instructions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B7C282" w14:textId="77777777" w:rsidR="00474FC0" w:rsidRPr="00083C1B" w:rsidRDefault="00474FC0" w:rsidP="00045F85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -130,94 +130,94 @@
         <w:t xml:space="preserve"> priorities</w:t>
       </w:r>
       <w:r w:rsidR="00494895">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00083C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42ADBE95" w14:textId="77777777" w:rsidR="00474FC0" w:rsidRDefault="00474FC0" w:rsidP="00474FC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E752D4D" w14:textId="657F8008" w:rsidR="00CB28FB" w:rsidRDefault="0002338A" w:rsidP="00474FC0">
+    <w:p w14:paraId="1E752D4D" w14:textId="533C7D2D" w:rsidR="00CB28FB" w:rsidRDefault="0002338A" w:rsidP="00474FC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r w:rsidR="00DD41FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="004E25CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00591788">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00FF6755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Discretionary Grant Program forms. </w:t>
       </w:r>
       <w:r w:rsidR="00474FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not use old forms. </w:t>
       </w:r>
       <w:r w:rsidR="00494895">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -558,51 +558,51 @@
       <w:r w:rsidR="00EA7868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>expense budget and s</w:t>
       </w:r>
       <w:r w:rsidRPr="001C35CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">chedules. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A85CF64" w14:textId="435D9F26" w:rsidR="001C35CE" w:rsidRPr="001C35CE" w:rsidRDefault="001C35CE" w:rsidP="001C35CE">
+    <w:p w14:paraId="1A85CF64" w14:textId="42C5396D" w:rsidR="001C35CE" w:rsidRPr="001C35CE" w:rsidRDefault="001C35CE" w:rsidP="001C35CE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C35CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete </w:t>
       </w:r>
       <w:r w:rsidR="00EA7868">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="001C35CE">
@@ -695,141 +695,141 @@
       </w:r>
       <w:r w:rsidR="00CD0E6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(ISCRF) reporting </w:t>
       </w:r>
       <w:r w:rsidRPr="001C35CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>case closed statistics for 20</w:t>
       </w:r>
       <w:r w:rsidR="004E25CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00591788">
+      <w:r w:rsidR="00FF6755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004E25CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001C35CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A71DE76" w14:textId="77777777" w:rsidR="001C35CE" w:rsidRDefault="001C35CE" w:rsidP="001C35CE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C35CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Submit fully executed Grant Assurances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D701203" w14:textId="52D69F3A" w:rsidR="00D576C8" w:rsidRPr="001C35CE" w:rsidRDefault="00D576C8" w:rsidP="001C35CE">
+    <w:p w14:paraId="1D701203" w14:textId="5A60DA2F" w:rsidR="00D576C8" w:rsidRPr="001C35CE" w:rsidRDefault="00D576C8" w:rsidP="001C35CE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit Auditor’s Certification (page 3 of </w:t>
       </w:r>
       <w:r w:rsidR="00DD41FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="004E25CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00591788">
-[...5 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00FF6755">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00083C1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Audit Requirements).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F6FB8F4" w14:textId="77777777" w:rsidR="001C35CE" w:rsidRDefault="001C35CE" w:rsidP="001C35CE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -912,304 +912,313 @@
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19DE8FA1" w14:textId="77777777" w:rsidR="0007625C" w:rsidRPr="00083C1B" w:rsidRDefault="0007625C" w:rsidP="0007625C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A38CCE3" w14:textId="46C8CE43" w:rsidR="0007625C" w:rsidRPr="00083C1B" w:rsidRDefault="0007625C" w:rsidP="00474FC0">
+    <w:p w14:paraId="0A38CCE3" w14:textId="0392116C" w:rsidR="0007625C" w:rsidRPr="00083C1B" w:rsidRDefault="0007625C" w:rsidP="00474FC0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The document labeled </w:t>
       </w:r>
       <w:r w:rsidRPr="00083C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00DD41FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="004E25CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00591788">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00FF6755">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00083C1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Audit Requirements” describes our audit expectations and requirements and includes a sample letter that your auditor must submit on the firm’s letterhead. Your application is not complete without it.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0007625C" w:rsidRPr="00083C1B" w:rsidSect="00EF4120">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="2" w:other="2"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AC7324F" w14:textId="77777777" w:rsidR="00AE2D87" w:rsidRDefault="00AE2D87" w:rsidP="00F46B15">
+    <w:p w14:paraId="1DA74704" w14:textId="77777777" w:rsidR="00E121B8" w:rsidRDefault="00E121B8" w:rsidP="00F46B15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63C2D845" w14:textId="77777777" w:rsidR="00AE2D87" w:rsidRDefault="00AE2D87" w:rsidP="00F46B15">
+    <w:p w14:paraId="2A060C03" w14:textId="77777777" w:rsidR="00E121B8" w:rsidRDefault="00E121B8" w:rsidP="00F46B15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="451C2FA8" w14:textId="43EAF18D" w:rsidR="008361AE" w:rsidRPr="00F46B15" w:rsidRDefault="008361AE">
+  <w:p w14:paraId="451C2FA8" w14:textId="7C92DC9B" w:rsidR="008361AE" w:rsidRPr="00F46B15" w:rsidRDefault="008361AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F46B15">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> IOLTA Discretionary Grant </w:t>
     </w:r>
     <w:r w:rsidR="00CE17C1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00591788">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>26</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00FF6755">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="655D0E1B" w14:textId="77777777" w:rsidR="008361AE" w:rsidRDefault="008361AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1450CD2C" w14:textId="77777777" w:rsidR="00AE2D87" w:rsidRDefault="00AE2D87" w:rsidP="00F46B15">
+    <w:p w14:paraId="526C18C9" w14:textId="77777777" w:rsidR="00E121B8" w:rsidRDefault="00E121B8" w:rsidP="00F46B15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EBE9580" w14:textId="77777777" w:rsidR="00AE2D87" w:rsidRDefault="00AE2D87" w:rsidP="00F46B15">
+    <w:p w14:paraId="48786ADA" w14:textId="77777777" w:rsidR="00E121B8" w:rsidRDefault="00E121B8" w:rsidP="00F46B15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E5CC256" w14:textId="77777777" w:rsidR="008361AE" w:rsidRDefault="008361AE" w:rsidP="008361AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008361AE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>The IOLTA Fund of the Bar of New Jersey</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="079822A1" w14:textId="026FCD99" w:rsidR="008361AE" w:rsidRPr="008361AE" w:rsidRDefault="00DD41FD" w:rsidP="008361AE">
+  <w:p w14:paraId="079822A1" w14:textId="2F5CEFD9" w:rsidR="008361AE" w:rsidRPr="008361AE" w:rsidRDefault="00DD41FD" w:rsidP="008361AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="004E25CE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00591788">
+    <w:r w:rsidR="00FF6755">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="008361AE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Discretionary Grant </w:t>
     </w:r>
     <w:r w:rsidR="00EA7868">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Program</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7275359B" w14:textId="77777777" w:rsidR="008361AE" w:rsidRDefault="008361AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -1296,51 +1305,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1803308636">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B40EF0"/>
     <w:rsid w:val="0002338A"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00045F85"/>
     <w:rsid w:val="00050AF6"/>
     <w:rsid w:val="0007625C"/>
     <w:rsid w:val="00083C1B"/>
@@ -1362,114 +1371,117 @@
     <w:rsid w:val="00474FC0"/>
     <w:rsid w:val="004927A6"/>
     <w:rsid w:val="00494895"/>
     <w:rsid w:val="004E25CE"/>
     <w:rsid w:val="004E37C8"/>
     <w:rsid w:val="00553213"/>
     <w:rsid w:val="0056051B"/>
     <w:rsid w:val="00572A97"/>
     <w:rsid w:val="00591788"/>
     <w:rsid w:val="006554BF"/>
     <w:rsid w:val="006E566F"/>
     <w:rsid w:val="00700E75"/>
     <w:rsid w:val="007130D3"/>
     <w:rsid w:val="00723E06"/>
     <w:rsid w:val="00753D27"/>
     <w:rsid w:val="00755B06"/>
     <w:rsid w:val="007628E8"/>
     <w:rsid w:val="00796B99"/>
     <w:rsid w:val="007D7CB0"/>
     <w:rsid w:val="007F5B5A"/>
     <w:rsid w:val="0080541D"/>
     <w:rsid w:val="008361AE"/>
     <w:rsid w:val="00840156"/>
     <w:rsid w:val="0086105E"/>
     <w:rsid w:val="008B6C87"/>
+    <w:rsid w:val="008F0BE1"/>
     <w:rsid w:val="00927B37"/>
     <w:rsid w:val="00932F6D"/>
     <w:rsid w:val="009410EA"/>
     <w:rsid w:val="00953F7F"/>
     <w:rsid w:val="00964EE6"/>
     <w:rsid w:val="009D1214"/>
     <w:rsid w:val="00A20888"/>
     <w:rsid w:val="00A96FBC"/>
     <w:rsid w:val="00AB1402"/>
     <w:rsid w:val="00AC0FC2"/>
     <w:rsid w:val="00AE2D87"/>
     <w:rsid w:val="00B40EF0"/>
     <w:rsid w:val="00B735A6"/>
     <w:rsid w:val="00B817B2"/>
     <w:rsid w:val="00BB4FF9"/>
     <w:rsid w:val="00BC371C"/>
     <w:rsid w:val="00BE68AC"/>
     <w:rsid w:val="00BF73C2"/>
     <w:rsid w:val="00C3405C"/>
     <w:rsid w:val="00C627AB"/>
     <w:rsid w:val="00C90585"/>
     <w:rsid w:val="00CB28FB"/>
     <w:rsid w:val="00CD0E6D"/>
     <w:rsid w:val="00CE09DF"/>
     <w:rsid w:val="00CE17C1"/>
     <w:rsid w:val="00D30CD3"/>
     <w:rsid w:val="00D576C8"/>
     <w:rsid w:val="00DC4BB1"/>
     <w:rsid w:val="00DD3697"/>
     <w:rsid w:val="00DD41FD"/>
+    <w:rsid w:val="00E121B8"/>
     <w:rsid w:val="00E75260"/>
     <w:rsid w:val="00E75E0E"/>
     <w:rsid w:val="00E8582E"/>
     <w:rsid w:val="00EA7868"/>
     <w:rsid w:val="00ED0335"/>
     <w:rsid w:val="00EF40AB"/>
     <w:rsid w:val="00EF4120"/>
     <w:rsid w:val="00EF7FFA"/>
     <w:rsid w:val="00F059A9"/>
     <w:rsid w:val="00F46B15"/>
     <w:rsid w:val="00FB4718"/>
     <w:rsid w:val="00FB7001"/>
     <w:rsid w:val="00FD0E86"/>
     <w:rsid w:val="00FE0041"/>
+    <w:rsid w:val="00FF6755"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="597B11D3"/>
   <w15:docId w15:val="{FA4AE20C-4594-409A-94A2-4EA55F1CC4AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2287,67 +2299,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5FB4971-E66D-41AC-A192-EF6BFCA25797}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>243</Words>
-  <Characters>1386</Characters>
+  <Words>234</Words>
+  <Characters>1395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The IOLTA Fund of the Bar of New Jersey</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1626</CharactersWithSpaces>
+  <CharactersWithSpaces>1613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The IOLTA Fund of the Bar of New Jersey</dc:title>
   <dc:creator>Owner</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>