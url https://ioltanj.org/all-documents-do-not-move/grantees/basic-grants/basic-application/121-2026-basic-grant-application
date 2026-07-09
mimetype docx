--- v0 (2025-10-10)
+++ v1 (2026-07-09)
@@ -25,85 +25,85 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="668057D4" w14:textId="77777777" w:rsidR="007113C6" w:rsidRPr="003F0C49" w:rsidRDefault="0012401E" w:rsidP="008203C5">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="632423" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F0C49">
         <w:rPr>
           <w:b/>
           <w:color w:val="632423" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>The IOLTA Fund of the Bar of New Jersey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B65427" w14:textId="2924AE52" w:rsidR="0012401E" w:rsidRPr="003F0C49" w:rsidRDefault="00C567E7" w:rsidP="006A1902">
+    <w:p w14:paraId="64B65427" w14:textId="6CD1396E" w:rsidR="0012401E" w:rsidRPr="003F0C49" w:rsidRDefault="00C567E7" w:rsidP="006A1902">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="632423" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="632423" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00C76844">
         <w:rPr>
           <w:b/>
           <w:color w:val="632423" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="008E034C">
+      <w:r w:rsidR="002E7379">
         <w:rPr>
           <w:b/>
           <w:color w:val="632423" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="0012401E" w:rsidRPr="003F0C49">
         <w:rPr>
           <w:b/>
           <w:color w:val="632423" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Basic Discretionary Grant Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C74AD6" w14:textId="77777777" w:rsidR="006A1902" w:rsidRPr="00614318" w:rsidRDefault="006A1902" w:rsidP="006A1902">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="984806"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="158ED873" w14:textId="77777777" w:rsidR="007113C6" w:rsidRPr="003F0C49" w:rsidRDefault="00614318" w:rsidP="005F27E8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:tabs>
@@ -1223,153 +1223,153 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5298EFDF" w14:textId="6C715A6A" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
+          <w:p w14:paraId="5298EFDF" w14:textId="46CAA37A" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NOTE: </w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If these items were submitted in 20</w:t>
             </w:r>
             <w:r w:rsidR="00AB154D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008E034C">
+            <w:r w:rsidR="002E7379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00C567E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>or 20</w:t>
             </w:r>
             <w:r w:rsidR="00A928C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008E034C">
+            <w:r w:rsidR="002E7379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> with a grant application, and there have been no changes, do not attach. </w:t>
             </w:r>
             <w:r w:rsidRPr="00240342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicate here</w:t>
             </w:r>
             <w:r>
@@ -2387,153 +2387,153 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="323B6C59" w14:textId="376E2E72" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
+          <w:p w14:paraId="323B6C59" w14:textId="1E105344" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NOTE:</w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> If you submitted a copy of this letter in 20</w:t>
             </w:r>
             <w:r w:rsidR="00B551C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008E034C">
+            <w:r w:rsidR="002E7379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="003F0C49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>or 20</w:t>
             </w:r>
             <w:r w:rsidR="00B551C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008E034C">
+            <w:r w:rsidR="002E7379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, do not attach. </w:t>
             </w:r>
             <w:r w:rsidRPr="00240342">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicate</w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
@@ -2847,102 +2847,102 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B0C880E" w14:textId="175E2F7A" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
+          <w:p w14:paraId="1B0C880E" w14:textId="6F124156" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00AB154D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008E034C">
+            <w:r w:rsidR="002E7379">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> audit (and management le</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tter</w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) for the entire organization. If your organization does not obtain an audit, attach a description of the qualifications of board officers, directors, and chief financial officer, and the most recent financial </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
@@ -3022,87 +3022,87 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B2DCCA8" w14:textId="0176F83C" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
+          <w:p w14:paraId="0B2DCCA8" w14:textId="75BDD2DF" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00AB154D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008E034C">
+            <w:r w:rsidR="002E7379">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRI-200 or </w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CRI-300</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:color w:val="000000"/>
@@ -3230,87 +3230,87 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CCBA856" w14:textId="2C04A805" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
+          <w:p w14:paraId="0CCBA856" w14:textId="1FE8532F" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00AB154D">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008E034C">
+            <w:r w:rsidR="002E7379">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Federal Form 990 submitted to the IRS (the Form 990 may </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008156FC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>submitted</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008156FC">
@@ -3399,100 +3399,100 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8750" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7C28AAE8" w14:textId="4A8266F4" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
+          <w:p w14:paraId="7C28AAE8" w14:textId="630C1789" w:rsidR="00E771AA" w:rsidRPr="008156FC" w:rsidRDefault="00E771AA" w:rsidP="009024AF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D138A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NOTE:</w:t>
             </w:r>
             <w:r w:rsidRPr="007D138A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> If the 20</w:t>
             </w:r>
             <w:r w:rsidR="00B551C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="008E034C">
+            <w:r w:rsidR="002E7379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="007D138A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CRI and Form 990 are not available, please explain why and state when the reports will be available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E771AA" w:rsidRPr="008156FC" w14:paraId="2DD02C01" w14:textId="77777777" w:rsidTr="00C50447">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -4190,140 +4190,116 @@
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a) the types of </w:t>
       </w:r>
       <w:r w:rsidR="00816D14">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">legal aid </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">services or activities to be undertaken with this </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>services or activities to be undertaken with this grant;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="11FF7252" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FD17F78" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">b) the geographical area in which the grant services or activities will take </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>b) the geographical area in which the grant services or activities will take place;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7313E39A" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D0F6FF2" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">c) the number of people expected to be served or reached under the grant, if applicable, and your basis for making this </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>c) the number of people expected to be served or reached under the grant, if applicable, and your basis for making this projection;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3446916C" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1245B567" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRPr="006A1902" w:rsidRDefault="006A1902" w:rsidP="000D73E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
@@ -4381,60 +4357,52 @@
       <w:r w:rsidRPr="006A1902">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>cases so</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006A1902">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006A1902">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>referred</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006A1902">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the past two </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> in the past two years;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7FC2D025" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRPr="006A1902" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="780"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FB806F6" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRPr="006A1902" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
@@ -4596,51 +4564,51 @@
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidR="000D73E0" w:rsidRPr="00CA753A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> a brief description of your organization's history, mission, types of service currently provided and geographical area of activity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62776FAD" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B0429B9" w14:textId="7E03EDB4" w:rsidR="000D73E0" w:rsidRPr="006A1902" w:rsidRDefault="006A1902" w:rsidP="000D73E0">
+    <w:p w14:paraId="1B0429B9" w14:textId="3FB7423C" w:rsidR="000D73E0" w:rsidRPr="006A1902" w:rsidRDefault="006A1902" w:rsidP="000D73E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1902">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003E437D" w:rsidRPr="006A1902">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -4657,56 +4625,56 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Describe the program’s major goals and objectiv</w:t>
       </w:r>
       <w:r w:rsidR="00821198">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">es for </w:t>
       </w:r>
       <w:r w:rsidR="00C567E7">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00C76844">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="008E034C">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="002E7379">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00821198">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>. Indicate which are</w:t>
       </w:r>
       <w:r w:rsidR="00E825C4">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D73E0" w:rsidRPr="006A1902">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">maintenance efforts and which are new initiatives. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C16AF0" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
@@ -6011,119 +5979,101 @@
         <w:t xml:space="preserve"> entire</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> grants committee and is important in the decision-making process. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA753A">
         <w:t xml:space="preserve">Your summary should explain: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEC2874" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRPr="00CA753A" w:rsidRDefault="000D73E0" w:rsidP="000D73E0"/>
     <w:p w14:paraId="00D8D392" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRPr="00CA753A" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA753A">
         <w:t>The need for</w:t>
       </w:r>
       <w:r w:rsidR="003A3185" w:rsidRPr="00CA753A">
         <w:t xml:space="preserve"> and importance of</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA753A">
-        <w:t xml:space="preserve"> your </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> your project;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="19392B09" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRPr="00CA753A" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA753A">
         <w:t xml:space="preserve">Why </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA753A">
         <w:t>your organization is</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CA753A">
-        <w:t xml:space="preserve"> qualified to implement the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> qualified to implement the project;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4134A514" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRPr="00CA753A" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA753A">
         <w:t>What you will do, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BADC713" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRPr="00CA753A" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA753A">
         <w:t>The results you expect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74BAD4C1" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRPr="00CA753A" w:rsidRDefault="000D73E0" w:rsidP="000D73E0"/>
     <w:p w14:paraId="3E80DA70" w14:textId="77777777" w:rsidR="00B02EE5" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:r>
-        <w:t xml:space="preserve">IF you have space, you may include a brief description and history of your </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the range of services provided. </w:t>
+        <w:t xml:space="preserve">IF you have space, you may include a brief description and history of your agency and the range of services provided. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7048CAEF" w14:textId="77777777" w:rsidR="006A1902" w:rsidRDefault="006A1902" w:rsidP="000D73E0"/>
     <w:p w14:paraId="339E2145" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRPr="002D17B8" w:rsidRDefault="00E825C4" w:rsidP="000D73E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Tempus Sans ITC" w:hAnsi="Tempus Sans ITC"/>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E825C4">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0B6"/>
       </w:r>
       <w:r w:rsidR="000D73E0">
         <w:t xml:space="preserve">The last two lines of the Summary should be the total personnel budget and the total non-personnel budget. </w:t>
       </w:r>
       <w:r w:rsidR="000D73E0" w:rsidRPr="003F0C49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6459,116 +6409,109 @@
         </w:rPr>
         <w:t xml:space="preserve"> Applicants</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5BE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="632423" w:themeColor="accent2" w:themeShade="80"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> new to IOLTA must request a password via email to:  info@ioltanj.org.  We will NOT accept applications via USPS, FedEx or fax.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F5F46BD" w14:textId="77777777" w:rsidR="000D73E0" w:rsidRDefault="000D73E0" w:rsidP="000D73E0">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7529922E" w14:textId="77777777" w:rsidR="009B5BE4" w:rsidRDefault="009B5BE4" w:rsidP="000D73E0">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56D9E087" w14:textId="5F0876B3" w:rsidR="000D73E0" w:rsidRPr="00CB0E46" w:rsidRDefault="000D73E0" w:rsidP="003F0C49">
+    <w:p w14:paraId="56D9E087" w14:textId="19CCBD6F" w:rsidR="000D73E0" w:rsidRPr="00CB0E46" w:rsidRDefault="000D73E0" w:rsidP="003F0C49">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0E46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications must be </w:t>
       </w:r>
       <w:r w:rsidR="009024AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uploaded</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0E46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005552F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by August </w:t>
       </w:r>
-      <w:r w:rsidR="00C6273C">
+      <w:r w:rsidR="002E7379">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E034C">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76844">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C76844">
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7379">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005552F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  The</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0E46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fund’s Board of Directors has adopted a policy that applications </w:t>
       </w:r>
       <w:r w:rsidR="009024AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uploaded</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0E46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6718,58 +6661,58 @@
     </w:p>
     <w:p w14:paraId="273B40DC" w14:textId="77777777" w:rsidR="007113C6" w:rsidRDefault="007113C6">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007113C6" w:rsidSect="00885713">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1008" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="247F359A" w14:textId="77777777" w:rsidR="00B8128C" w:rsidRDefault="00B8128C">
+    <w:p w14:paraId="2B0CD07B" w14:textId="77777777" w:rsidR="00B00AFE" w:rsidRDefault="00B00AFE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63C7877B" w14:textId="77777777" w:rsidR="00B8128C" w:rsidRDefault="00B8128C">
+    <w:p w14:paraId="0A3DFBD7" w14:textId="77777777" w:rsidR="00B00AFE" w:rsidRDefault="00B00AFE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -6845,106 +6788,106 @@
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="01643A63" w14:textId="77777777" w:rsidR="00B8128C" w:rsidRDefault="00B8128C" w:rsidP="00C474D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="107DFB57" w14:textId="77777777" w:rsidR="00B8128C" w:rsidRDefault="00B8128C">
+    <w:p w14:paraId="69BFCA7F" w14:textId="77777777" w:rsidR="00B00AFE" w:rsidRDefault="00B00AFE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E38243D" w14:textId="77777777" w:rsidR="00B8128C" w:rsidRDefault="00B8128C">
+    <w:p w14:paraId="0C45818C" w14:textId="77777777" w:rsidR="00B00AFE" w:rsidRDefault="00B00AFE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E2537F0" w14:textId="77777777" w:rsidR="00B8128C" w:rsidRPr="006A1902" w:rsidRDefault="00B8128C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A1902">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>The IOLTA Fund of the Bar of New Jersey</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="74DFE400" w14:textId="7C933E53" w:rsidR="00B8128C" w:rsidRPr="006A1902" w:rsidRDefault="00C567E7">
+  <w:p w14:paraId="74DFE400" w14:textId="25F19E76" w:rsidR="00B8128C" w:rsidRPr="006A1902" w:rsidRDefault="00C567E7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00AB154D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="008E034C">
+    <w:r w:rsidR="002E7379">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00B8128C" w:rsidRPr="006A1902">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Basic </w:t>
     </w:r>
     <w:r w:rsidR="00B8128C">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Discretionary </w:t>
     </w:r>
     <w:r w:rsidR="00B8128C" w:rsidRPr="006A1902">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Grant Application</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -7893,96 +7836,97 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1813712904">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1433630631">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1251310393">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="60417"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC04E5"/>
     <w:rsid w:val="0000293A"/>
     <w:rsid w:val="00024175"/>
     <w:rsid w:val="00035598"/>
     <w:rsid w:val="0004268A"/>
     <w:rsid w:val="000619DC"/>
     <w:rsid w:val="000A163A"/>
     <w:rsid w:val="000B2A55"/>
     <w:rsid w:val="000D73E0"/>
     <w:rsid w:val="000E3E3A"/>
     <w:rsid w:val="000E7F8E"/>
     <w:rsid w:val="00115D7F"/>
     <w:rsid w:val="0012401E"/>
     <w:rsid w:val="00124776"/>
     <w:rsid w:val="00132AA2"/>
     <w:rsid w:val="00186D13"/>
     <w:rsid w:val="002224C9"/>
     <w:rsid w:val="002255C5"/>
     <w:rsid w:val="00240342"/>
     <w:rsid w:val="00274B3C"/>
     <w:rsid w:val="00292069"/>
     <w:rsid w:val="00295071"/>
     <w:rsid w:val="002A38E7"/>
     <w:rsid w:val="002A4EB2"/>
     <w:rsid w:val="002C19CC"/>
     <w:rsid w:val="002D17B8"/>
     <w:rsid w:val="002D5C4B"/>
+    <w:rsid w:val="002E7379"/>
     <w:rsid w:val="00314577"/>
     <w:rsid w:val="00317812"/>
     <w:rsid w:val="00323C51"/>
     <w:rsid w:val="00367189"/>
     <w:rsid w:val="00385DD9"/>
     <w:rsid w:val="003A3185"/>
     <w:rsid w:val="003A3BC0"/>
     <w:rsid w:val="003A59B7"/>
     <w:rsid w:val="003A6AD4"/>
     <w:rsid w:val="003D6FAC"/>
     <w:rsid w:val="003E4194"/>
     <w:rsid w:val="003E437D"/>
     <w:rsid w:val="003F0C49"/>
     <w:rsid w:val="003F308F"/>
     <w:rsid w:val="003F6509"/>
     <w:rsid w:val="0040095A"/>
     <w:rsid w:val="00400F2E"/>
     <w:rsid w:val="00426679"/>
     <w:rsid w:val="00427684"/>
     <w:rsid w:val="004421FA"/>
     <w:rsid w:val="004476BC"/>
     <w:rsid w:val="00472E4E"/>
     <w:rsid w:val="00476752"/>
     <w:rsid w:val="0048109A"/>
     <w:rsid w:val="00484104"/>
@@ -8011,73 +7955,75 @@
     <w:rsid w:val="006D54BA"/>
     <w:rsid w:val="007113C6"/>
     <w:rsid w:val="007518EB"/>
     <w:rsid w:val="0075362A"/>
     <w:rsid w:val="00760F76"/>
     <w:rsid w:val="00776FA3"/>
     <w:rsid w:val="007973E5"/>
     <w:rsid w:val="007C0B86"/>
     <w:rsid w:val="007F32EB"/>
     <w:rsid w:val="008156FC"/>
     <w:rsid w:val="00816D14"/>
     <w:rsid w:val="00817B23"/>
     <w:rsid w:val="008203C5"/>
     <w:rsid w:val="00821198"/>
     <w:rsid w:val="00827C8B"/>
     <w:rsid w:val="00837CBF"/>
     <w:rsid w:val="008726CF"/>
     <w:rsid w:val="00874965"/>
     <w:rsid w:val="00885713"/>
     <w:rsid w:val="00887BCA"/>
     <w:rsid w:val="0089388D"/>
     <w:rsid w:val="008B755F"/>
     <w:rsid w:val="008C54EE"/>
     <w:rsid w:val="008E034C"/>
     <w:rsid w:val="008E1125"/>
+    <w:rsid w:val="008F0BE1"/>
     <w:rsid w:val="009006D6"/>
     <w:rsid w:val="009024AF"/>
     <w:rsid w:val="00910913"/>
     <w:rsid w:val="00915D3B"/>
     <w:rsid w:val="00921BBF"/>
     <w:rsid w:val="00933BA9"/>
     <w:rsid w:val="00967692"/>
     <w:rsid w:val="00971801"/>
     <w:rsid w:val="009B5BE4"/>
     <w:rsid w:val="009C594D"/>
     <w:rsid w:val="009D6290"/>
     <w:rsid w:val="009E4A81"/>
     <w:rsid w:val="009E6A86"/>
     <w:rsid w:val="009F4A84"/>
     <w:rsid w:val="00A3642B"/>
     <w:rsid w:val="00A9233B"/>
     <w:rsid w:val="00A928C7"/>
     <w:rsid w:val="00A9566A"/>
     <w:rsid w:val="00A96FBC"/>
     <w:rsid w:val="00AB154D"/>
     <w:rsid w:val="00AB75A8"/>
     <w:rsid w:val="00AD0FED"/>
     <w:rsid w:val="00AE59C7"/>
+    <w:rsid w:val="00B00AFE"/>
     <w:rsid w:val="00B00F2D"/>
     <w:rsid w:val="00B02EE5"/>
     <w:rsid w:val="00B551C3"/>
     <w:rsid w:val="00B8128C"/>
     <w:rsid w:val="00B85635"/>
     <w:rsid w:val="00B97D00"/>
     <w:rsid w:val="00C43A33"/>
     <w:rsid w:val="00C474D9"/>
     <w:rsid w:val="00C50447"/>
     <w:rsid w:val="00C567E7"/>
     <w:rsid w:val="00C62288"/>
     <w:rsid w:val="00C6273C"/>
     <w:rsid w:val="00C74D0D"/>
     <w:rsid w:val="00C76844"/>
     <w:rsid w:val="00CA3D40"/>
     <w:rsid w:val="00CA753A"/>
     <w:rsid w:val="00CB0E46"/>
     <w:rsid w:val="00D14B5E"/>
     <w:rsid w:val="00D2375F"/>
     <w:rsid w:val="00D421E3"/>
     <w:rsid w:val="00D63785"/>
     <w:rsid w:val="00D91355"/>
     <w:rsid w:val="00D91C92"/>
     <w:rsid w:val="00DC04E5"/>
     <w:rsid w:val="00E13EA7"/>
@@ -8093,53 +8039,53 @@
     <w:rsid w:val="00EF541E"/>
     <w:rsid w:val="00F11A04"/>
     <w:rsid w:val="00F748C8"/>
     <w:rsid w:val="00F82BEC"/>
     <w:rsid w:val="00FC08BB"/>
     <w:rsid w:val="00FE7D57"/>
     <w:rsid w:val="00FF46B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="60417"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B8FE985"/>
   <w15:docId w15:val="{9C4CA46C-52CB-495F-ABF5-E91CF93E6491}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9271,75 +9217,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61CF5E08-54BF-4D3D-B59A-0F93756CE1F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1207</Words>
-  <Characters>6685</Characters>
+  <Words>1285</Words>
+  <Characters>6607</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>347</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IOLTA FUND OF THE BAR OF NEW JERSEY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>The IOLTA Fund</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7877</CharactersWithSpaces>
+  <CharactersWithSpaces>7744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5177347</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.state.nj.us/lps/ca/charity/charfrm.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2424891</vt:i4>
       </vt:variant>
       <vt:variant>