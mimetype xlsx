--- v0 (2025-10-10)
+++ v1 (2026-07-09)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Vol1\Word Data\GNTFORMS\2026 Grant Application\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Vol1\Word Data\GNTFORMS\2027 Grant Application\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7B6083E-2C65-4A9B-8F3E-6DCE38D5F9DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{D88172E4-47DD-4689-8234-DC91298D90B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="3000" yWindow="3000" windowWidth="17280" windowHeight="8880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1013,78 +1013,78 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...6 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1363,109 +1363,109 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L262"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="44.6640625" customWidth="1"/>
     <col min="2" max="3" width="9.5546875" customWidth="1"/>
     <col min="4" max="7" width="11.33203125" customWidth="1"/>
     <col min="8" max="12" width="9.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="40" t="s">
         <v>93</v>
       </c>
-      <c r="B1" s="33"/>
-[...9 lines deleted...]
-      <c r="L1" s="33"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
     </row>
     <row r="2" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="45" t="s">
         <v>134</v>
       </c>
-      <c r="B2" s="41"/>
-[...9 lines deleted...]
-      <c r="L2" s="41"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
     </row>
     <row r="3" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B5" s="39"/>
-[...8 lines deleted...]
-      <c r="K5" s="39"/>
+      <c r="B5" s="43"/>
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
     </row>
     <row r="6" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
     </row>
     <row r="7" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B7" s="21"/>
     </row>
     <row r="8" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
       <c r="B8" s="17"/>
     </row>
     <row r="9" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A9" s="2"/>
     </row>
     <row r="10" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B10" s="22"/>
     </row>
     <row r="11" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
@@ -1502,199 +1502,199 @@
       <c r="A16" s="3"/>
     </row>
     <row r="17" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="14"/>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A18" s="30"/>
       <c r="L18" s="31"/>
     </row>
     <row r="19" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="4"/>
     </row>
     <row r="20" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="4"/>
-      <c r="B20" s="36" t="s">
+      <c r="B20" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="C20" s="37"/>
-[...3 lines deleted...]
-      <c r="G20" s="38"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="39"/>
       <c r="H20" s="32"/>
       <c r="I20" s="32"/>
     </row>
     <row r="21" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="35"/>
-      <c r="C21" s="35"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
       <c r="D21" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>101</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G21" s="32" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="40" t="s">
+      <c r="B22" s="44" t="s">
         <v>95</v>
       </c>
-      <c r="C22" s="40"/>
+      <c r="C22" s="44"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="18">
         <f>SUM(D22:F22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="40" t="s">
+      <c r="B23" s="44" t="s">
         <v>96</v>
       </c>
-      <c r="C23" s="40"/>
+      <c r="C23" s="44"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="18">
         <f>SUM(D23:F23)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="40" t="s">
+      <c r="B24" s="44" t="s">
         <v>97</v>
       </c>
-      <c r="C24" s="40"/>
+      <c r="C24" s="44"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="18">
         <f>SUM(D24:F24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="40" t="s">
+      <c r="B25" s="44" t="s">
         <v>98</v>
       </c>
-      <c r="C25" s="40"/>
+      <c r="C25" s="44"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="18">
         <f>SUM(D25:F25)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="40" t="s">
+      <c r="B26" s="44" t="s">
         <v>99</v>
       </c>
-      <c r="C26" s="40"/>
+      <c r="C26" s="44"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="18">
         <f>SUM(D26:F26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="34" t="s">
+      <c r="B27" s="41" t="s">
         <v>103</v>
       </c>
-      <c r="C27" s="34"/>
+      <c r="C27" s="41"/>
       <c r="D27" s="18">
         <f>SUM(D22:D26)</f>
         <v>0</v>
       </c>
       <c r="E27" s="18">
         <f>SUM(E22:E26)</f>
         <v>0</v>
       </c>
       <c r="F27" s="18">
         <f>SUM(F22:F26)</f>
         <v>0</v>
       </c>
       <c r="G27" s="16">
         <f>SUM(G22:G26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="13"/>
       <c r="F28" s="13"/>
       <c r="G28" s="13"/>
       <c r="H28" s="13"/>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="30" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="30">
         <f>$B$5</f>
         <v>0</v>
       </c>
       <c r="L30" s="31">
         <f>B$7</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B31" s="36" t="s">
+      <c r="B31" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C31" s="37"/>
-[...8 lines deleted...]
-      <c r="L31" s="38"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="38"/>
+      <c r="F31" s="38"/>
+      <c r="G31" s="38"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="38"/>
+      <c r="J31" s="38"/>
+      <c r="K31" s="38"/>
+      <c r="L31" s="39"/>
     </row>
     <row r="32" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B32" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>116</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>127</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>128</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>131</v>
@@ -1969,63 +1969,63 @@
       <c r="J44" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K44" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L44" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A45" s="30">
         <f>$B$5</f>
         <v>0</v>
       </c>
       <c r="L45" s="31">
         <f>B$7</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A46" s="1"/>
-      <c r="B46" s="36" t="s">
+      <c r="B46" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C46" s="37"/>
-[...8 lines deleted...]
-      <c r="L46" s="38"/>
+      <c r="C46" s="38"/>
+      <c r="D46" s="38"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="38"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="39"/>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="1"/>
       <c r="B47" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>116</v>
       </c>
       <c r="G47" s="7" t="s">
         <v>127</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>128</v>
       </c>
       <c r="I47" s="7" t="s">
@@ -2243,63 +2243,63 @@
       <c r="J56" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K56" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L56" s="26">
         <f>SUM(L50:L55)</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A57" s="30">
         <f>$B$5</f>
         <v>0</v>
       </c>
       <c r="L57" s="31">
         <f>B$7</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A58" s="1"/>
-      <c r="B58" s="36" t="s">
+      <c r="B58" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C58" s="37"/>
-[...8 lines deleted...]
-      <c r="L58" s="38"/>
+      <c r="C58" s="38"/>
+      <c r="D58" s="38"/>
+      <c r="E58" s="38"/>
+      <c r="F58" s="38"/>
+      <c r="G58" s="38"/>
+      <c r="H58" s="38"/>
+      <c r="I58" s="38"/>
+      <c r="J58" s="38"/>
+      <c r="K58" s="38"/>
+      <c r="L58" s="39"/>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="1"/>
       <c r="B59" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>116</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>127</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>128</v>
       </c>
       <c r="I59" s="7" t="s">
@@ -2537,63 +2537,63 @@
       <c r="J69" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K69" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L69" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A70" s="30">
         <f>$B$5</f>
         <v>0</v>
       </c>
       <c r="L70" s="31">
         <f>B$7</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A71" s="1"/>
-      <c r="B71" s="36" t="s">
+      <c r="B71" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C71" s="37"/>
-[...8 lines deleted...]
-      <c r="L71" s="38"/>
+      <c r="C71" s="38"/>
+      <c r="D71" s="38"/>
+      <c r="E71" s="38"/>
+      <c r="F71" s="38"/>
+      <c r="G71" s="38"/>
+      <c r="H71" s="38"/>
+      <c r="I71" s="38"/>
+      <c r="J71" s="38"/>
+      <c r="K71" s="38"/>
+      <c r="L71" s="39"/>
     </row>
     <row r="72" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="1"/>
       <c r="B72" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>116</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>127</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>128</v>
       </c>
       <c r="I72" s="7" t="s">
@@ -2888,63 +2888,63 @@
       <c r="J85" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K85" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L85" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A86" s="30">
         <f>$B$5</f>
         <v>0</v>
       </c>
       <c r="L86" s="31">
         <f>B$7</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A87" s="1"/>
-      <c r="B87" s="36" t="s">
+      <c r="B87" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C87" s="37"/>
-[...8 lines deleted...]
-      <c r="L87" s="38"/>
+      <c r="C87" s="38"/>
+      <c r="D87" s="38"/>
+      <c r="E87" s="38"/>
+      <c r="F87" s="38"/>
+      <c r="G87" s="38"/>
+      <c r="H87" s="38"/>
+      <c r="I87" s="38"/>
+      <c r="J87" s="38"/>
+      <c r="K87" s="38"/>
+      <c r="L87" s="39"/>
     </row>
     <row r="88" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="1"/>
       <c r="B88" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>116</v>
       </c>
       <c r="G88" s="7" t="s">
         <v>127</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>128</v>
       </c>
       <c r="I88" s="7" t="s">
@@ -3144,63 +3144,63 @@
       <c r="J96" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="K96" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L96" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A97" s="30">
         <f>$B$5</f>
         <v>0</v>
       </c>
       <c r="L97" s="31">
         <f>B$7</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:12" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A98" s="1"/>
-      <c r="B98" s="36" t="s">
+      <c r="B98" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C98" s="37"/>
-[...8 lines deleted...]
-      <c r="L98" s="38"/>
+      <c r="C98" s="38"/>
+      <c r="D98" s="38"/>
+      <c r="E98" s="38"/>
+      <c r="F98" s="38"/>
+      <c r="G98" s="38"/>
+      <c r="H98" s="38"/>
+      <c r="I98" s="38"/>
+      <c r="J98" s="38"/>
+      <c r="K98" s="38"/>
+      <c r="L98" s="39"/>
     </row>
     <row r="99" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="1"/>
       <c r="B99" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F99" s="7" t="s">
         <v>116</v>
       </c>
       <c r="G99" s="7" t="s">
         <v>127</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>128</v>
       </c>
       <c r="I99" s="7" t="s">
@@ -3457,63 +3457,63 @@
       <c r="J110" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K110" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L110" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A111" s="30">
         <f>$B$5</f>
         <v>0</v>
       </c>
       <c r="L111" s="31">
         <f>B$7</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:12" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A112" s="1"/>
-      <c r="B112" s="36" t="s">
+      <c r="B112" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C112" s="37"/>
-[...8 lines deleted...]
-      <c r="L112" s="38"/>
+      <c r="C112" s="38"/>
+      <c r="D112" s="38"/>
+      <c r="E112" s="38"/>
+      <c r="F112" s="38"/>
+      <c r="G112" s="38"/>
+      <c r="H112" s="38"/>
+      <c r="I112" s="38"/>
+      <c r="J112" s="38"/>
+      <c r="K112" s="38"/>
+      <c r="L112" s="39"/>
     </row>
     <row r="113" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="1"/>
       <c r="B113" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>116</v>
       </c>
       <c r="G113" s="7" t="s">
         <v>127</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>128</v>
       </c>
       <c r="I113" s="7" t="s">
@@ -3789,63 +3789,63 @@
       <c r="J125" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K125" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="L125" s="26">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A126" s="30">
         <f>$B$5</f>
         <v>0</v>
       </c>
       <c r="L126" s="31">
         <f>B$7</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:12" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A127" s="1"/>
-      <c r="B127" s="36" t="s">
+      <c r="B127" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C127" s="37"/>
-[...8 lines deleted...]
-      <c r="L127" s="38"/>
+      <c r="C127" s="38"/>
+      <c r="D127" s="38"/>
+      <c r="E127" s="38"/>
+      <c r="F127" s="38"/>
+      <c r="G127" s="38"/>
+      <c r="H127" s="38"/>
+      <c r="I127" s="38"/>
+      <c r="J127" s="38"/>
+      <c r="K127" s="38"/>
+      <c r="L127" s="39"/>
     </row>
     <row r="128" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A128" s="1"/>
       <c r="B128" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>116</v>
       </c>
       <c r="G128" s="7" t="s">
         <v>127</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>128</v>
       </c>
       <c r="I128" s="7" t="s">
@@ -4121,63 +4121,63 @@
       <c r="J140" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="K140" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="L140" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A141" s="30">
         <f>$B$5</f>
         <v>0</v>
       </c>
       <c r="L141" s="31">
         <f>B$7</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:12" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A142" s="1"/>
-      <c r="B142" s="36" t="s">
+      <c r="B142" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C142" s="37"/>
-[...8 lines deleted...]
-      <c r="L142" s="38"/>
+      <c r="C142" s="38"/>
+      <c r="D142" s="38"/>
+      <c r="E142" s="38"/>
+      <c r="F142" s="38"/>
+      <c r="G142" s="38"/>
+      <c r="H142" s="38"/>
+      <c r="I142" s="38"/>
+      <c r="J142" s="38"/>
+      <c r="K142" s="38"/>
+      <c r="L142" s="39"/>
     </row>
     <row r="143" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="1"/>
       <c r="B143" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F143" s="7" t="s">
         <v>116</v>
       </c>
       <c r="G143" s="7" t="s">
         <v>127</v>
       </c>
       <c r="H143" s="7" t="s">
         <v>128</v>
       </c>
       <c r="I143" s="7" t="s">
@@ -4396,63 +4396,63 @@
       <c r="J152" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="K152" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L152" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A153" s="30">
         <f>$B$5</f>
         <v>0</v>
       </c>
       <c r="L153" s="31">
         <f>B$7</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:12" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A154" s="1"/>
-      <c r="B154" s="36" t="s">
+      <c r="B154" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="C154" s="37"/>
-[...8 lines deleted...]
-      <c r="L154" s="38"/>
+      <c r="C154" s="38"/>
+      <c r="D154" s="38"/>
+      <c r="E154" s="38"/>
+      <c r="F154" s="38"/>
+      <c r="G154" s="38"/>
+      <c r="H154" s="38"/>
+      <c r="I154" s="38"/>
+      <c r="J154" s="38"/>
+      <c r="K154" s="38"/>
+      <c r="L154" s="39"/>
     </row>
     <row r="155" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A155" s="1"/>
       <c r="B155" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>115</v>
       </c>
       <c r="F155" s="7" t="s">
         <v>116</v>
       </c>
       <c r="G155" s="7" t="s">
         <v>127</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>128</v>
       </c>
       <c r="I155" s="7" t="s">
@@ -4748,554 +4748,554 @@
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="H168" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="I168" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="J168" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="K168" s="29">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L168" s="28">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A169" s="43"/>
-[...10 lines deleted...]
-      <c r="L169" s="43"/>
+      <c r="A169" s="33"/>
+      <c r="B169" s="33"/>
+      <c r="C169" s="33"/>
+      <c r="D169" s="33"/>
+      <c r="E169" s="33"/>
+      <c r="F169" s="33"/>
+      <c r="G169" s="33"/>
+      <c r="H169" s="33"/>
+      <c r="I169" s="33"/>
+      <c r="J169" s="33"/>
+      <c r="K169" s="33"/>
+      <c r="L169" s="33"/>
     </row>
     <row r="170" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A170" s="44"/>
-[...10 lines deleted...]
-      <c r="L170" s="44"/>
+      <c r="A170" s="35"/>
+      <c r="B170" s="35"/>
+      <c r="C170" s="35"/>
+      <c r="D170" s="35"/>
+      <c r="E170" s="35"/>
+      <c r="F170" s="35"/>
+      <c r="G170" s="35"/>
+      <c r="H170" s="35"/>
+      <c r="I170" s="35"/>
+      <c r="J170" s="35"/>
+      <c r="K170" s="35"/>
+      <c r="L170" s="35"/>
     </row>
     <row r="171" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A171" s="42"/>
-[...10 lines deleted...]
-      <c r="L171" s="42"/>
+      <c r="A171" s="34"/>
+      <c r="B171" s="34"/>
+      <c r="C171" s="34"/>
+      <c r="D171" s="34"/>
+      <c r="E171" s="34"/>
+      <c r="F171" s="34"/>
+      <c r="G171" s="34"/>
+      <c r="H171" s="34"/>
+      <c r="I171" s="34"/>
+      <c r="J171" s="34"/>
+      <c r="K171" s="34"/>
+      <c r="L171" s="34"/>
     </row>
     <row r="172" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A172" s="45"/>
-[...10 lines deleted...]
-      <c r="L172" s="45"/>
+      <c r="A172" s="36"/>
+      <c r="B172" s="36"/>
+      <c r="C172" s="36"/>
+      <c r="D172" s="36"/>
+      <c r="E172" s="36"/>
+      <c r="F172" s="36"/>
+      <c r="G172" s="36"/>
+      <c r="H172" s="36"/>
+      <c r="I172" s="36"/>
+      <c r="J172" s="36"/>
+      <c r="K172" s="36"/>
+      <c r="L172" s="36"/>
     </row>
     <row r="173" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A173" s="43"/>
-[...10 lines deleted...]
-      <c r="L173" s="43"/>
+      <c r="A173" s="33"/>
+      <c r="B173" s="33"/>
+      <c r="C173" s="33"/>
+      <c r="D173" s="33"/>
+      <c r="E173" s="33"/>
+      <c r="F173" s="33"/>
+      <c r="G173" s="33"/>
+      <c r="H173" s="33"/>
+      <c r="I173" s="33"/>
+      <c r="J173" s="33"/>
+      <c r="K173" s="33"/>
+      <c r="L173" s="33"/>
     </row>
     <row r="174" spans="1:12" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A174" s="42"/>
-[...10 lines deleted...]
-      <c r="L174" s="42"/>
+      <c r="A174" s="34"/>
+      <c r="B174" s="34"/>
+      <c r="C174" s="34"/>
+      <c r="D174" s="34"/>
+      <c r="E174" s="34"/>
+      <c r="F174" s="34"/>
+      <c r="G174" s="34"/>
+      <c r="H174" s="34"/>
+      <c r="I174" s="34"/>
+      <c r="J174" s="34"/>
+      <c r="K174" s="34"/>
+      <c r="L174" s="34"/>
     </row>
     <row r="175" spans="1:12" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A175" s="42"/>
-[...10 lines deleted...]
-      <c r="L175" s="42"/>
+      <c r="A175" s="34"/>
+      <c r="B175" s="34"/>
+      <c r="C175" s="34"/>
+      <c r="D175" s="34"/>
+      <c r="E175" s="34"/>
+      <c r="F175" s="34"/>
+      <c r="G175" s="34"/>
+      <c r="H175" s="34"/>
+      <c r="I175" s="34"/>
+      <c r="J175" s="34"/>
+      <c r="K175" s="34"/>
+      <c r="L175" s="34"/>
     </row>
     <row r="176" spans="1:12" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A176" s="42"/>
-[...10 lines deleted...]
-      <c r="L176" s="42"/>
+      <c r="A176" s="34"/>
+      <c r="B176" s="34"/>
+      <c r="C176" s="34"/>
+      <c r="D176" s="34"/>
+      <c r="E176" s="34"/>
+      <c r="F176" s="34"/>
+      <c r="G176" s="34"/>
+      <c r="H176" s="34"/>
+      <c r="I176" s="34"/>
+      <c r="J176" s="34"/>
+      <c r="K176" s="34"/>
+      <c r="L176" s="34"/>
     </row>
     <row r="177" spans="1:12" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A177" s="42"/>
-[...10 lines deleted...]
-      <c r="L177" s="42"/>
+      <c r="A177" s="34"/>
+      <c r="B177" s="34"/>
+      <c r="C177" s="34"/>
+      <c r="D177" s="34"/>
+      <c r="E177" s="34"/>
+      <c r="F177" s="34"/>
+      <c r="G177" s="34"/>
+      <c r="H177" s="34"/>
+      <c r="I177" s="34"/>
+      <c r="J177" s="34"/>
+      <c r="K177" s="34"/>
+      <c r="L177" s="34"/>
     </row>
     <row r="178" spans="1:12" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A178" s="42"/>
-[...10 lines deleted...]
-      <c r="L178" s="42"/>
+      <c r="A178" s="34"/>
+      <c r="B178" s="34"/>
+      <c r="C178" s="34"/>
+      <c r="D178" s="34"/>
+      <c r="E178" s="34"/>
+      <c r="F178" s="34"/>
+      <c r="G178" s="34"/>
+      <c r="H178" s="34"/>
+      <c r="I178" s="34"/>
+      <c r="J178" s="34"/>
+      <c r="K178" s="34"/>
+      <c r="L178" s="34"/>
     </row>
     <row r="179" spans="1:12" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A179" s="42"/>
-[...10 lines deleted...]
-      <c r="L179" s="42"/>
+      <c r="A179" s="34"/>
+      <c r="B179" s="34"/>
+      <c r="C179" s="34"/>
+      <c r="D179" s="34"/>
+      <c r="E179" s="34"/>
+      <c r="F179" s="34"/>
+      <c r="G179" s="34"/>
+      <c r="H179" s="34"/>
+      <c r="I179" s="34"/>
+      <c r="J179" s="34"/>
+      <c r="K179" s="34"/>
+      <c r="L179" s="34"/>
     </row>
     <row r="180" spans="1:12" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A180" s="42"/>
-[...10 lines deleted...]
-      <c r="L180" s="42"/>
+      <c r="A180" s="34"/>
+      <c r="B180" s="34"/>
+      <c r="C180" s="34"/>
+      <c r="D180" s="34"/>
+      <c r="E180" s="34"/>
+      <c r="F180" s="34"/>
+      <c r="G180" s="34"/>
+      <c r="H180" s="34"/>
+      <c r="I180" s="34"/>
+      <c r="J180" s="34"/>
+      <c r="K180" s="34"/>
+      <c r="L180" s="34"/>
     </row>
     <row r="181" spans="1:12" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A181" s="42"/>
-[...10 lines deleted...]
-      <c r="L181" s="42"/>
+      <c r="A181" s="34"/>
+      <c r="B181" s="34"/>
+      <c r="C181" s="34"/>
+      <c r="D181" s="34"/>
+      <c r="E181" s="34"/>
+      <c r="F181" s="34"/>
+      <c r="G181" s="34"/>
+      <c r="H181" s="34"/>
+      <c r="I181" s="34"/>
+      <c r="J181" s="34"/>
+      <c r="K181" s="34"/>
+      <c r="L181" s="34"/>
     </row>
     <row r="182" spans="1:12" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A182" s="42"/>
-[...10 lines deleted...]
-      <c r="L182" s="42"/>
+      <c r="A182" s="34"/>
+      <c r="B182" s="34"/>
+      <c r="C182" s="34"/>
+      <c r="D182" s="34"/>
+      <c r="E182" s="34"/>
+      <c r="F182" s="34"/>
+      <c r="G182" s="34"/>
+      <c r="H182" s="34"/>
+      <c r="I182" s="34"/>
+      <c r="J182" s="34"/>
+      <c r="K182" s="34"/>
+      <c r="L182" s="34"/>
     </row>
     <row r="183" spans="1:12" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A183" s="42"/>
-[...10 lines deleted...]
-      <c r="L183" s="42"/>
+      <c r="A183" s="34"/>
+      <c r="B183" s="34"/>
+      <c r="C183" s="34"/>
+      <c r="D183" s="34"/>
+      <c r="E183" s="34"/>
+      <c r="F183" s="34"/>
+      <c r="G183" s="34"/>
+      <c r="H183" s="34"/>
+      <c r="I183" s="34"/>
+      <c r="J183" s="34"/>
+      <c r="K183" s="34"/>
+      <c r="L183" s="34"/>
     </row>
     <row r="184" spans="1:12" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A184" s="42"/>
-[...10 lines deleted...]
-      <c r="L184" s="42"/>
+      <c r="A184" s="34"/>
+      <c r="B184" s="34"/>
+      <c r="C184" s="34"/>
+      <c r="D184" s="34"/>
+      <c r="E184" s="34"/>
+      <c r="F184" s="34"/>
+      <c r="G184" s="34"/>
+      <c r="H184" s="34"/>
+      <c r="I184" s="34"/>
+      <c r="J184" s="34"/>
+      <c r="K184" s="34"/>
+      <c r="L184" s="34"/>
     </row>
     <row r="185" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A185" s="42"/>
-[...10 lines deleted...]
-      <c r="L185" s="42"/>
+      <c r="A185" s="34"/>
+      <c r="B185" s="34"/>
+      <c r="C185" s="34"/>
+      <c r="D185" s="34"/>
+      <c r="E185" s="34"/>
+      <c r="F185" s="34"/>
+      <c r="G185" s="34"/>
+      <c r="H185" s="34"/>
+      <c r="I185" s="34"/>
+      <c r="J185" s="34"/>
+      <c r="K185" s="34"/>
+      <c r="L185" s="34"/>
     </row>
     <row r="186" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A186" s="42"/>
-[...10 lines deleted...]
-      <c r="L186" s="42"/>
+      <c r="A186" s="34"/>
+      <c r="B186" s="34"/>
+      <c r="C186" s="34"/>
+      <c r="D186" s="34"/>
+      <c r="E186" s="34"/>
+      <c r="F186" s="34"/>
+      <c r="G186" s="34"/>
+      <c r="H186" s="34"/>
+      <c r="I186" s="34"/>
+      <c r="J186" s="34"/>
+      <c r="K186" s="34"/>
+      <c r="L186" s="34"/>
     </row>
     <row r="187" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A187" s="42"/>
-[...10 lines deleted...]
-      <c r="L187" s="42"/>
+      <c r="A187" s="34"/>
+      <c r="B187" s="34"/>
+      <c r="C187" s="34"/>
+      <c r="D187" s="34"/>
+      <c r="E187" s="34"/>
+      <c r="F187" s="34"/>
+      <c r="G187" s="34"/>
+      <c r="H187" s="34"/>
+      <c r="I187" s="34"/>
+      <c r="J187" s="34"/>
+      <c r="K187" s="34"/>
+      <c r="L187" s="34"/>
     </row>
     <row r="188" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A188" s="42"/>
-[...10 lines deleted...]
-      <c r="L188" s="42"/>
+      <c r="A188" s="34"/>
+      <c r="B188" s="34"/>
+      <c r="C188" s="34"/>
+      <c r="D188" s="34"/>
+      <c r="E188" s="34"/>
+      <c r="F188" s="34"/>
+      <c r="G188" s="34"/>
+      <c r="H188" s="34"/>
+      <c r="I188" s="34"/>
+      <c r="J188" s="34"/>
+      <c r="K188" s="34"/>
+      <c r="L188" s="34"/>
     </row>
     <row r="189" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A189" s="42"/>
-[...10 lines deleted...]
-      <c r="L189" s="42"/>
+      <c r="A189" s="34"/>
+      <c r="B189" s="34"/>
+      <c r="C189" s="34"/>
+      <c r="D189" s="34"/>
+      <c r="E189" s="34"/>
+      <c r="F189" s="34"/>
+      <c r="G189" s="34"/>
+      <c r="H189" s="34"/>
+      <c r="I189" s="34"/>
+      <c r="J189" s="34"/>
+      <c r="K189" s="34"/>
+      <c r="L189" s="34"/>
     </row>
     <row r="190" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A190" s="42"/>
-[...10 lines deleted...]
-      <c r="L190" s="42"/>
+      <c r="A190" s="34"/>
+      <c r="B190" s="34"/>
+      <c r="C190" s="34"/>
+      <c r="D190" s="34"/>
+      <c r="E190" s="34"/>
+      <c r="F190" s="34"/>
+      <c r="G190" s="34"/>
+      <c r="H190" s="34"/>
+      <c r="I190" s="34"/>
+      <c r="J190" s="34"/>
+      <c r="K190" s="34"/>
+      <c r="L190" s="34"/>
     </row>
     <row r="191" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A191" s="43"/>
-[...10 lines deleted...]
-      <c r="L191" s="43"/>
+      <c r="A191" s="33"/>
+      <c r="B191" s="33"/>
+      <c r="C191" s="33"/>
+      <c r="D191" s="33"/>
+      <c r="E191" s="33"/>
+      <c r="F191" s="33"/>
+      <c r="G191" s="33"/>
+      <c r="H191" s="33"/>
+      <c r="I191" s="33"/>
+      <c r="J191" s="33"/>
+      <c r="K191" s="33"/>
+      <c r="L191" s="33"/>
     </row>
     <row r="192" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A192" s="44"/>
-[...10 lines deleted...]
-      <c r="L192" s="44"/>
+      <c r="A192" s="35"/>
+      <c r="B192" s="35"/>
+      <c r="C192" s="35"/>
+      <c r="D192" s="35"/>
+      <c r="E192" s="35"/>
+      <c r="F192" s="35"/>
+      <c r="G192" s="35"/>
+      <c r="H192" s="35"/>
+      <c r="I192" s="35"/>
+      <c r="J192" s="35"/>
+      <c r="K192" s="35"/>
+      <c r="L192" s="35"/>
     </row>
     <row r="193" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A193" s="45"/>
-[...10 lines deleted...]
-      <c r="L193" s="45"/>
+      <c r="A193" s="36"/>
+      <c r="B193" s="36"/>
+      <c r="C193" s="36"/>
+      <c r="D193" s="36"/>
+      <c r="E193" s="36"/>
+      <c r="F193" s="36"/>
+      <c r="G193" s="36"/>
+      <c r="H193" s="36"/>
+      <c r="I193" s="36"/>
+      <c r="J193" s="36"/>
+      <c r="K193" s="36"/>
+      <c r="L193" s="36"/>
     </row>
     <row r="194" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A194" s="43"/>
-[...10 lines deleted...]
-      <c r="L194" s="43"/>
+      <c r="A194" s="33"/>
+      <c r="B194" s="33"/>
+      <c r="C194" s="33"/>
+      <c r="D194" s="33"/>
+      <c r="E194" s="33"/>
+      <c r="F194" s="33"/>
+      <c r="G194" s="33"/>
+      <c r="H194" s="33"/>
+      <c r="I194" s="33"/>
+      <c r="J194" s="33"/>
+      <c r="K194" s="33"/>
+      <c r="L194" s="33"/>
     </row>
     <row r="195" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A195" s="43"/>
-[...10 lines deleted...]
-      <c r="L195" s="43"/>
+      <c r="A195" s="33"/>
+      <c r="B195" s="33"/>
+      <c r="C195" s="33"/>
+      <c r="D195" s="33"/>
+      <c r="E195" s="33"/>
+      <c r="F195" s="33"/>
+      <c r="G195" s="33"/>
+      <c r="H195" s="33"/>
+      <c r="I195" s="33"/>
+      <c r="J195" s="33"/>
+      <c r="K195" s="33"/>
+      <c r="L195" s="33"/>
     </row>
     <row r="196" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A196" s="43"/>
-[...10 lines deleted...]
-      <c r="L196" s="43"/>
+      <c r="A196" s="33"/>
+      <c r="B196" s="33"/>
+      <c r="C196" s="33"/>
+      <c r="D196" s="33"/>
+      <c r="E196" s="33"/>
+      <c r="F196" s="33"/>
+      <c r="G196" s="33"/>
+      <c r="H196" s="33"/>
+      <c r="I196" s="33"/>
+      <c r="J196" s="33"/>
+      <c r="K196" s="33"/>
+      <c r="L196" s="33"/>
     </row>
     <row r="197" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A197" s="43"/>
-[...10 lines deleted...]
-      <c r="L197" s="43"/>
+      <c r="A197" s="33"/>
+      <c r="B197" s="33"/>
+      <c r="C197" s="33"/>
+      <c r="D197" s="33"/>
+      <c r="E197" s="33"/>
+      <c r="F197" s="33"/>
+      <c r="G197" s="33"/>
+      <c r="H197" s="33"/>
+      <c r="I197" s="33"/>
+      <c r="J197" s="33"/>
+      <c r="K197" s="33"/>
+      <c r="L197" s="33"/>
     </row>
     <row r="198" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A198" s="43"/>
-[...10 lines deleted...]
-      <c r="L198" s="43"/>
+      <c r="A198" s="33"/>
+      <c r="B198" s="33"/>
+      <c r="C198" s="33"/>
+      <c r="D198" s="33"/>
+      <c r="E198" s="33"/>
+      <c r="F198" s="33"/>
+      <c r="G198" s="33"/>
+      <c r="H198" s="33"/>
+      <c r="I198" s="33"/>
+      <c r="J198" s="33"/>
+      <c r="K198" s="33"/>
+      <c r="L198" s="33"/>
     </row>
     <row r="199" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A199" s="43"/>
-[...10 lines deleted...]
-      <c r="L199" s="43"/>
+      <c r="A199" s="33"/>
+      <c r="B199" s="33"/>
+      <c r="C199" s="33"/>
+      <c r="D199" s="33"/>
+      <c r="E199" s="33"/>
+      <c r="F199" s="33"/>
+      <c r="G199" s="33"/>
+      <c r="H199" s="33"/>
+      <c r="I199" s="33"/>
+      <c r="J199" s="33"/>
+      <c r="K199" s="33"/>
+      <c r="L199" s="33"/>
     </row>
     <row r="200" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A200" s="43"/>
-[...10 lines deleted...]
-      <c r="L200" s="43"/>
+      <c r="A200" s="33"/>
+      <c r="B200" s="33"/>
+      <c r="C200" s="33"/>
+      <c r="D200" s="33"/>
+      <c r="E200" s="33"/>
+      <c r="F200" s="33"/>
+      <c r="G200" s="33"/>
+      <c r="H200" s="33"/>
+      <c r="I200" s="33"/>
+      <c r="J200" s="33"/>
+      <c r="K200" s="33"/>
+      <c r="L200" s="33"/>
     </row>
     <row r="201" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A201" s="43"/>
-[...10 lines deleted...]
-      <c r="L201" s="43"/>
+      <c r="A201" s="33"/>
+      <c r="B201" s="33"/>
+      <c r="C201" s="33"/>
+      <c r="D201" s="33"/>
+      <c r="E201" s="33"/>
+      <c r="F201" s="33"/>
+      <c r="G201" s="33"/>
+      <c r="H201" s="33"/>
+      <c r="I201" s="33"/>
+      <c r="J201" s="33"/>
+      <c r="K201" s="33"/>
+      <c r="L201" s="33"/>
     </row>
     <row r="202" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A202" s="43"/>
-[...10 lines deleted...]
-      <c r="L202" s="43"/>
+      <c r="A202" s="33"/>
+      <c r="B202" s="33"/>
+      <c r="C202" s="33"/>
+      <c r="D202" s="33"/>
+      <c r="E202" s="33"/>
+      <c r="F202" s="33"/>
+      <c r="G202" s="33"/>
+      <c r="H202" s="33"/>
+      <c r="I202" s="33"/>
+      <c r="J202" s="33"/>
+      <c r="K202" s="33"/>
+      <c r="L202" s="33"/>
     </row>
     <row r="203" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="204" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A204" s="43"/>
-[...10 lines deleted...]
-      <c r="L204" s="43"/>
+      <c r="A204" s="33"/>
+      <c r="B204" s="33"/>
+      <c r="C204" s="33"/>
+      <c r="D204" s="33"/>
+      <c r="E204" s="33"/>
+      <c r="F204" s="33"/>
+      <c r="G204" s="33"/>
+      <c r="H204" s="33"/>
+      <c r="I204" s="33"/>
+      <c r="J204" s="33"/>
+      <c r="K204" s="33"/>
+      <c r="L204" s="33"/>
     </row>
     <row r="205" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="206" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A206" s="43"/>
-[...10 lines deleted...]
-      <c r="L206" s="43"/>
+      <c r="A206" s="33"/>
+      <c r="B206" s="33"/>
+      <c r="C206" s="33"/>
+      <c r="D206" s="33"/>
+      <c r="E206" s="33"/>
+      <c r="F206" s="33"/>
+      <c r="G206" s="33"/>
+      <c r="H206" s="33"/>
+      <c r="I206" s="33"/>
+      <c r="J206" s="33"/>
+      <c r="K206" s="33"/>
+      <c r="L206" s="33"/>
     </row>
     <row r="207" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="208" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="209" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="210" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="211" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="212" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="213" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="214" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="215" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="216" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="217" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="218" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="219" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="220" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="221" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="222" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="223" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="224" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="225" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="226" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="227" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="228" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="229" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="230" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
@@ -5311,107 +5311,107 @@
     <row r="240" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="241" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="242" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="243" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="244" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="245" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="246" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="247" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="248" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="249" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="250" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="251" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="252" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="253" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="254" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="255" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="256" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="257" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="258" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="259" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="260" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="261" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="262" ht="24" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="57">
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B31:L31"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B46:L46"/>
+    <mergeCell ref="B87:L87"/>
+    <mergeCell ref="B98:L98"/>
+    <mergeCell ref="B58:L58"/>
+    <mergeCell ref="B71:L71"/>
+    <mergeCell ref="A176:L176"/>
+    <mergeCell ref="A178:L178"/>
+    <mergeCell ref="A181:L181"/>
+    <mergeCell ref="A173:L173"/>
+    <mergeCell ref="A182:L182"/>
+    <mergeCell ref="A169:L169"/>
+    <mergeCell ref="A170:L170"/>
+    <mergeCell ref="A171:L171"/>
+    <mergeCell ref="A175:L175"/>
+    <mergeCell ref="B112:L112"/>
+    <mergeCell ref="A172:L172"/>
+    <mergeCell ref="A174:L174"/>
+    <mergeCell ref="B127:L127"/>
+    <mergeCell ref="B142:L142"/>
+    <mergeCell ref="B154:L154"/>
+    <mergeCell ref="A191:L191"/>
+    <mergeCell ref="A192:L192"/>
+    <mergeCell ref="A194:L194"/>
+    <mergeCell ref="A195:L195"/>
+    <mergeCell ref="A184:L184"/>
+    <mergeCell ref="A193:L193"/>
+    <mergeCell ref="A186:L186"/>
+    <mergeCell ref="A188:L188"/>
+    <mergeCell ref="A190:L190"/>
     <mergeCell ref="A204:L204"/>
     <mergeCell ref="A206:L206"/>
     <mergeCell ref="A200:L200"/>
     <mergeCell ref="A177:L177"/>
     <mergeCell ref="A187:L187"/>
     <mergeCell ref="A189:L189"/>
     <mergeCell ref="A185:L185"/>
     <mergeCell ref="A196:L196"/>
     <mergeCell ref="A197:L197"/>
     <mergeCell ref="A183:L183"/>
     <mergeCell ref="A180:L180"/>
     <mergeCell ref="A179:L179"/>
     <mergeCell ref="A198:L198"/>
     <mergeCell ref="A199:L199"/>
     <mergeCell ref="A201:L201"/>
     <mergeCell ref="A202:L202"/>
-    <mergeCell ref="A191:L191"/>
-[...39 lines deleted...]
-    <mergeCell ref="B26:C26"/>
   </mergeCells>
   <conditionalFormatting sqref="A18 L18 A30 L30 A45 L45 A57 L57 A70 L70 A86 L86 A97 L97 A111 L111 A126 L126 A141 L141 A153 L153">
     <cfRule type="cellIs" dxfId="0" priority="22" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.56000000000000005" bottom="0.65" header="0.3" footer="0.3"/>
   <pageSetup scale="78" fitToHeight="10" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;12&amp;P&amp;R&amp;10&amp;F</oddFooter>
   </headerFooter>
   <rowBreaks count="11" manualBreakCount="11">
     <brk id="29" max="16383" man="1"/>
     <brk id="44" max="16383" man="1"/>
     <brk id="56" max="16383" man="1"/>
     <brk id="69" max="16383" man="1"/>
     <brk id="85" max="16383" man="1"/>
     <brk id="96" max="16383" man="1"/>
     <brk id="110" max="16383" man="1"/>
     <brk id="125" max="16383" man="1"/>
     <brk id="140" max="16383" man="1"/>
     <brk id="152" max="16383" man="1"/>
     <brk id="168" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>