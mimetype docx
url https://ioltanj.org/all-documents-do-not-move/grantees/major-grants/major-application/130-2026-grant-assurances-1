--- v0 (2025-10-10)
+++ v1 (2026-07-09)
@@ -1268,196 +1268,196 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>(If the Executive Director is the Program Director, substitute a Board officer’s signature.)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE1510" w:rsidSect="006D4B69">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="864" w:left="1440" w:header="432" w:footer="576" w:gutter="0"/>
       <w:paperSrc w:first="2" w:other="2"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5327D0A7" w14:textId="77777777" w:rsidR="00C74739" w:rsidRDefault="00C74739">
+    <w:p w14:paraId="4F15F828" w14:textId="77777777" w:rsidR="00871CCC" w:rsidRDefault="00871CCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74B30B61" w14:textId="77777777" w:rsidR="00C74739" w:rsidRDefault="00C74739">
+    <w:p w14:paraId="14474A9A" w14:textId="77777777" w:rsidR="00871CCC" w:rsidRDefault="00871CCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F43E782" w14:textId="77777777" w:rsidR="00EE1510" w:rsidRDefault="00EE1510">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3B151D60" w14:textId="63DD3463" w:rsidR="00035450" w:rsidRDefault="00EE1510">
+  <w:p w14:paraId="3B151D60" w14:textId="61CFF366" w:rsidR="00035450" w:rsidRDefault="00EE1510">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>GRANT</w:t>
     </w:r>
     <w:r w:rsidR="00FE72AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>ASSURANCE</w:t>
     </w:r>
     <w:r w:rsidR="00FE72AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r w:rsidR="00F867CB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00D97C2D">
+    <w:r w:rsidR="006636A8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00FE72AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>GRANTS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="111B0CC8" w14:textId="77777777" w:rsidR="00C74739" w:rsidRDefault="00C74739">
+    <w:p w14:paraId="63BB8801" w14:textId="77777777" w:rsidR="00871CCC" w:rsidRDefault="00871CCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AC53FEB" w14:textId="77777777" w:rsidR="00C74739" w:rsidRDefault="00C74739">
+    <w:p w14:paraId="1B13AF48" w14:textId="77777777" w:rsidR="00871CCC" w:rsidRDefault="00871CCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="062D2A41"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4C221CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
@@ -1524,60 +1524,63 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B7738C"/>
     <w:rsid w:val="00035450"/>
     <w:rsid w:val="00151AAD"/>
     <w:rsid w:val="00177BAB"/>
     <w:rsid w:val="00197B87"/>
     <w:rsid w:val="001A4722"/>
     <w:rsid w:val="001C4181"/>
     <w:rsid w:val="001E4C58"/>
     <w:rsid w:val="002047A2"/>
     <w:rsid w:val="00344FBC"/>
     <w:rsid w:val="00361AF8"/>
     <w:rsid w:val="00393DC4"/>
     <w:rsid w:val="00457B07"/>
     <w:rsid w:val="00513613"/>
     <w:rsid w:val="00604464"/>
+    <w:rsid w:val="006636A8"/>
     <w:rsid w:val="00686B06"/>
     <w:rsid w:val="00687E39"/>
     <w:rsid w:val="006C5D1A"/>
     <w:rsid w:val="006D4B69"/>
     <w:rsid w:val="007060DB"/>
     <w:rsid w:val="007807AB"/>
     <w:rsid w:val="007A21FC"/>
     <w:rsid w:val="007B38C4"/>
     <w:rsid w:val="007D45FC"/>
+    <w:rsid w:val="00871CCC"/>
     <w:rsid w:val="00893E1F"/>
+    <w:rsid w:val="008F0BE1"/>
     <w:rsid w:val="0092622E"/>
     <w:rsid w:val="00927B37"/>
     <w:rsid w:val="009B06CA"/>
     <w:rsid w:val="009C4173"/>
     <w:rsid w:val="00A14B26"/>
     <w:rsid w:val="00A179E2"/>
     <w:rsid w:val="00A7227B"/>
     <w:rsid w:val="00A81F14"/>
     <w:rsid w:val="00A96FBC"/>
     <w:rsid w:val="00AE19FF"/>
     <w:rsid w:val="00AE6332"/>
     <w:rsid w:val="00B7738C"/>
     <w:rsid w:val="00B9060D"/>
     <w:rsid w:val="00C0767B"/>
     <w:rsid w:val="00C11BA4"/>
     <w:rsid w:val="00C21B8D"/>
     <w:rsid w:val="00C224BA"/>
     <w:rsid w:val="00C74739"/>
     <w:rsid w:val="00C967C5"/>
     <w:rsid w:val="00D0617A"/>
     <w:rsid w:val="00D20ADA"/>
     <w:rsid w:val="00D60423"/>
     <w:rsid w:val="00D97C2D"/>
     <w:rsid w:val="00DE65A6"/>
     <w:rsid w:val="00E96FFD"/>
@@ -2361,65 +2364,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>968</Words>
-  <Characters>5118</Characters>
+  <Characters>5076</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>The IOLTA Fund</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6074</CharactersWithSpaces>
+  <CharactersWithSpaces>6043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ellen Ferrise</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>