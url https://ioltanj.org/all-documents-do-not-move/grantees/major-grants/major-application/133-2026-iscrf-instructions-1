--- v0 (2025-10-10)
+++ v1 (2026-07-09)
@@ -111,57 +111,52 @@
     </w:p>
     <w:p w14:paraId="2D76E42A" w14:textId="77777777" w:rsidR="001708B1" w:rsidRPr="00993471" w:rsidRDefault="001708B1" w:rsidP="005055F1">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="451BE1CB" w14:textId="77777777" w:rsidR="001708B1" w:rsidRPr="00993471" w:rsidRDefault="001708B1" w:rsidP="00534C80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
       </w:pPr>
       <w:r w:rsidRPr="00993471">
         <w:t xml:space="preserve">Used exclusively for such </w:t>
       </w:r>
       <w:r w:rsidR="009602AD" w:rsidRPr="005055F1">
         <w:t xml:space="preserve">free </w:t>
       </w:r>
       <w:r w:rsidRPr="005055F1">
         <w:t>legal assistance</w:t>
       </w:r>
       <w:r w:rsidRPr="00993471">
-        <w:t xml:space="preserve">, as defined by IOLTA, and reported and accounted for on forms provided by </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, as defined by IOLTA, and reported and accounted for on forms provided by IOLTA;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="59B20DF9" w14:textId="77777777" w:rsidR="001708B1" w:rsidRPr="00993471" w:rsidRDefault="001708B1" w:rsidP="00534C80">
       <w:pPr>
         <w:ind w:left="1260" w:hanging="540"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ECEF282" w14:textId="77777777" w:rsidR="001708B1" w:rsidRPr="00993471" w:rsidRDefault="001708B1" w:rsidP="00534C80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1260" w:hanging="540"/>
       </w:pPr>
       <w:r w:rsidRPr="00993471">
         <w:t xml:space="preserve">Devoted to either </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00993471">
         <w:t>work</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00993471">
         <w:t xml:space="preserve"> on legal cases or other forms of legal assistance, as those terms are defined by IOLTA; and</w:t>
@@ -544,93 +539,83 @@
       <w:pPr>
         <w:ind w:left="1260" w:hanging="540"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A50E4EB" w14:textId="77777777" w:rsidR="001708B1" w:rsidRPr="00993471" w:rsidRDefault="00CB3E4E" w:rsidP="00CB3E4E">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(c) </w:t>
       </w:r>
       <w:r w:rsidR="00993471">
         <w:t>Is c</w:t>
       </w:r>
       <w:r w:rsidR="001708B1" w:rsidRPr="00993471">
         <w:t>onducted by an attorney, by other individuals under the direct supervision of an attorney, or by other individual</w:t>
       </w:r>
       <w:r w:rsidR="00376FC6">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001708B1" w:rsidRPr="00993471">
         <w:t xml:space="preserve"> expressly authorized to provide such representation under federal or state law</w:t>
       </w:r>
       <w:r w:rsidR="00CD7103" w:rsidRPr="00993471">
-        <w:t xml:space="preserve"> or </w:t>
-[...3 lines deleted...]
-        <w:t>contrac</w:t>
+        <w:t xml:space="preserve"> or contrac</w:t>
       </w:r>
       <w:r w:rsidR="00993471">
         <w:t>t;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C94D71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6ADE65" w14:textId="77777777" w:rsidR="001708B1" w:rsidRPr="00993471" w:rsidRDefault="001708B1" w:rsidP="00534C80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1260" w:hanging="540"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AE2860F" w14:textId="77777777" w:rsidR="001708B1" w:rsidRPr="00993471" w:rsidRDefault="00993471" w:rsidP="00CB3E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Involves </w:t>
       </w:r>
       <w:r w:rsidR="001708B1" w:rsidRPr="00993471">
-        <w:t xml:space="preserve">a civil (non-criminal) legal </w:t>
-[...3 lines deleted...]
-        <w:t>matter</w:t>
+        <w:t>a civil (non-criminal) legal matter</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6F3DBE38" w14:textId="77777777" w:rsidR="004619C9" w:rsidRPr="00993471" w:rsidRDefault="004619C9" w:rsidP="00CB3E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EB76334" w14:textId="77777777" w:rsidR="004619C9" w:rsidRPr="00993471" w:rsidRDefault="00CB3E4E" w:rsidP="00CB3E4E">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(e) </w:t>
       </w:r>
       <w:r w:rsidR="004619C9" w:rsidRPr="00993471">
         <w:t>Constitutes the taking of individual information from or on behalf of a specific client; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C659B48" w14:textId="77777777" w:rsidR="004619C9" w:rsidRPr="00993471" w:rsidRDefault="004619C9" w:rsidP="00CB3E4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7102E761" w14:textId="77777777" w:rsidR="004619C9" w:rsidRPr="00993471" w:rsidRDefault="00CB3E4E" w:rsidP="00CB3E4E">
@@ -1372,58 +1357,58 @@
       <w:r w:rsidRPr="0067421A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786C1510" w14:textId="77777777" w:rsidR="00F2360E" w:rsidRPr="0067421A" w:rsidRDefault="00F2360E" w:rsidP="00993471">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F2360E" w:rsidRPr="0067421A" w:rsidSect="00661A07">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="994" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="2" w:other="2"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E2B8434" w14:textId="77777777" w:rsidR="005055F1" w:rsidRDefault="005055F1" w:rsidP="007F096C">
+    <w:p w14:paraId="175F7631" w14:textId="77777777" w:rsidR="00C71D6B" w:rsidRDefault="00C71D6B" w:rsidP="007F096C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EECAC1D" w14:textId="77777777" w:rsidR="005055F1" w:rsidRDefault="005055F1" w:rsidP="007F096C">
+    <w:p w14:paraId="48A01FA3" w14:textId="77777777" w:rsidR="00C71D6B" w:rsidRDefault="00C71D6B" w:rsidP="007F096C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -1505,112 +1490,112 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6A72D692" w14:textId="77777777" w:rsidR="005055F1" w:rsidRDefault="005055F1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A0D6E4F" w14:textId="77777777" w:rsidR="005055F1" w:rsidRDefault="005055F1" w:rsidP="007F096C">
+    <w:p w14:paraId="38E18C6B" w14:textId="77777777" w:rsidR="00C71D6B" w:rsidRDefault="00C71D6B" w:rsidP="007F096C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E6AE8C3" w14:textId="77777777" w:rsidR="005055F1" w:rsidRDefault="005055F1" w:rsidP="007F096C">
+    <w:p w14:paraId="609692ED" w14:textId="77777777" w:rsidR="00C71D6B" w:rsidRDefault="00C71D6B" w:rsidP="007F096C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1516C4BB" w14:textId="77777777" w:rsidR="005055F1" w:rsidRPr="00376FC6" w:rsidRDefault="005055F1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00376FC6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>The IOLTA Fund of the Bar of New Jersey</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2585F355" w14:textId="2A8E19EF" w:rsidR="005055F1" w:rsidRDefault="005055F1">
+  <w:p w14:paraId="2585F355" w14:textId="075DE425" w:rsidR="005055F1" w:rsidRDefault="005055F1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00AD4125">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="001A0197">
+    <w:r w:rsidR="00C25037">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00376FC6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> ISCRF Instructions</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1ED4BC9A" w14:textId="77777777" w:rsidR="005055F1" w:rsidRPr="00376FC6" w:rsidRDefault="005055F1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029B1F52"/>
@@ -2788,70 +2773,73 @@
     <w:rsid w:val="003A08FC"/>
     <w:rsid w:val="004619C9"/>
     <w:rsid w:val="00485B50"/>
     <w:rsid w:val="005055F1"/>
     <w:rsid w:val="00534C80"/>
     <w:rsid w:val="00574ED1"/>
     <w:rsid w:val="006034F9"/>
     <w:rsid w:val="00614665"/>
     <w:rsid w:val="00661A07"/>
     <w:rsid w:val="0067421A"/>
     <w:rsid w:val="006E691C"/>
     <w:rsid w:val="00757867"/>
     <w:rsid w:val="007850E4"/>
     <w:rsid w:val="007906CE"/>
     <w:rsid w:val="007A47A6"/>
     <w:rsid w:val="007C5C10"/>
     <w:rsid w:val="007F096C"/>
     <w:rsid w:val="008115DD"/>
     <w:rsid w:val="008133A3"/>
     <w:rsid w:val="00877093"/>
     <w:rsid w:val="00886782"/>
     <w:rsid w:val="008A15DA"/>
     <w:rsid w:val="008B2382"/>
     <w:rsid w:val="008D00AF"/>
     <w:rsid w:val="008D5274"/>
+    <w:rsid w:val="008F0BE1"/>
     <w:rsid w:val="008F20E4"/>
     <w:rsid w:val="009602AD"/>
     <w:rsid w:val="00993471"/>
     <w:rsid w:val="00994CA3"/>
     <w:rsid w:val="009A1650"/>
     <w:rsid w:val="00A07013"/>
     <w:rsid w:val="00A37198"/>
     <w:rsid w:val="00A96FBC"/>
     <w:rsid w:val="00AB43D1"/>
     <w:rsid w:val="00AC7AE6"/>
     <w:rsid w:val="00AD4125"/>
     <w:rsid w:val="00B01CA9"/>
     <w:rsid w:val="00B17ACF"/>
     <w:rsid w:val="00B21EAF"/>
     <w:rsid w:val="00B4426D"/>
     <w:rsid w:val="00B91575"/>
     <w:rsid w:val="00BB5188"/>
     <w:rsid w:val="00BF0D29"/>
+    <w:rsid w:val="00C25037"/>
     <w:rsid w:val="00C376D4"/>
     <w:rsid w:val="00C37EE1"/>
+    <w:rsid w:val="00C71D6B"/>
     <w:rsid w:val="00C94D71"/>
     <w:rsid w:val="00CB3E4E"/>
     <w:rsid w:val="00CD7103"/>
     <w:rsid w:val="00D32676"/>
     <w:rsid w:val="00D64285"/>
     <w:rsid w:val="00D65A5D"/>
     <w:rsid w:val="00D91035"/>
     <w:rsid w:val="00D97A11"/>
     <w:rsid w:val="00DC47EE"/>
     <w:rsid w:val="00E06B52"/>
     <w:rsid w:val="00E7419C"/>
     <w:rsid w:val="00E9522C"/>
     <w:rsid w:val="00F21C1C"/>
     <w:rsid w:val="00F2360E"/>
     <w:rsid w:val="00F55791"/>
     <w:rsid w:val="00FA650B"/>
     <w:rsid w:val="00FA7004"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4233,66 +4221,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1012</Words>
-  <Characters>5773</Characters>
+  <Words>1071</Words>
+  <Characters>5738</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>138</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Legal Services of New Jersey</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6772</CharactersWithSpaces>
+  <CharactersWithSpaces>6790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Maria Gomez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>